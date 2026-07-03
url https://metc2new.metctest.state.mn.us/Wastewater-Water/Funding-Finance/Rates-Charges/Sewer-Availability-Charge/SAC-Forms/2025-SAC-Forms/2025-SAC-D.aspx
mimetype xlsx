--- v0 (2025-12-17)
+++ v1 (2026-07-03)
@@ -3,66 +3,66 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28429"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="N:\ESGM\Finance\SAC\Forms\Activity Reporting Forms\2025 Report Forms\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="N:\ESGM\Finance\SAC\Forms\Activity Reporting Forms\2026 Report Forms\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EDFCB6EF-04C3-41C5-9AAA-B533EBCD143B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ABE2A639-3844-4094-ABC6-7647E07A3972}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="SAC-D 2025" sheetId="2" r:id="rId1"/>
+    <sheet name="SAC-D 2026" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'SAC-D 2025'!$B$1:$I$40</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'SAC-D 2026'!$B$1:$I$40</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author xml:space="preserve"> </author>
   </authors>
   <commentList>
     <comment ref="F19" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
       <text>
         <r>
           <rPr>
@@ -83,107 +83,57 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
   <si>
     <t>Sewer Availability Charge (SAC)</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Demolition Permit Issue Date</t>
   </si>
   <si>
     <t>Demolition Permit Number</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Parcel ID Number</t>
   </si>
   <si>
     <t>Type of Use*</t>
   </si>
   <si>
-    <t>For MCES Use Only</t>
-[...1 lines deleted...]
-  <si>
     <t>*Type of Use:</t>
   </si>
   <si>
     <t>Customer Community</t>
   </si>
   <si>
     <r>
-      <t>C</t>
-[...45 lines deleted...]
-    <r>
       <t>S</t>
     </r>
     <r>
       <rPr>
         <sz val="8.5"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> = Single Family Dwelling    </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8.5"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> M </t>
     </r>
     <r>
       <rPr>
         <sz val="8.5"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
@@ -235,104 +185,84 @@
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(month or quarter)</t>
     </r>
   </si>
   <si>
     <t>previously reduced charges.</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FFC00000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>&gt;</t>
     </r>
     <r>
       <rPr>
+        <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">  All demolitions must be reported to MCES in order for the potential credit be allocated to the new use.</t>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Reduce the SAC Units of credit for apartments by 20% and publicly-assisted housing by 40% in order to adjust for</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FFC00000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>&gt;</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> </t>
-[...27 lines deleted...]
-      </rPr>
       <t xml:space="preserve">  </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>The number of potential SAC units must be rounded to the nearest whole number.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color rgb="FFC00000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Please Read</t>
     </r>
     <r>
       <rPr>
         <b/>
@@ -346,92 +276,162 @@
     <r>
       <rPr>
         <b/>
         <sz val="10.5"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>This form is for reporting all SAC-related demolitions to be placed on record as potential SAC credits.</t>
-    </r>
-[...33 lines deleted...]
-      <t xml:space="preserve">  Attach MCES SAC-C or Determination Letter for all apartment, townhome/condo, elderly housing/assisted living, </t>
     </r>
   </si>
   <si>
     <t xml:space="preserve"> commercial, institutional/governmental facilities in order to show how the number of credits were calculated.</t>
   </si>
   <si>
-    <t>2025 DEMOLITION DETAIL REPORT</t>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FFC00000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>&gt;</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">  All demolitions must be reported to Met Council in order for the potential credit be allocated to the new use.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FFC00000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>&gt;</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">  Attach a Determination Letter for all industrial facilities permitted by Met Council.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>C</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> = Commercial (attach SAC-C)   </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8.5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>IG</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> = Institutional/Governmental (attach SAC-C)  </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8.5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> I</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> = Industrial (attach Determination Letter)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>&gt;</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">  Attach SAC-C or Determination Letter for all apartment, townhome/condo, elderly housing/assisted living, </t>
+    </r>
+  </si>
+  <si>
+    <t>For Met Council Use Only</t>
+  </si>
+  <si>
+    <t>2026 DEMOLITION DETAIL REPORT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0_);\(0\)"/>
   </numFmts>
   <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -965,95 +965,83 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="74">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...2 lines deleted...]
-      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -1155,64 +1143,76 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="5" borderId="16" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="16" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" shrinkToFit="1"/>
+      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFCCECFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -1263,67 +1263,67 @@
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}"/>
         </a:extLst>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="91440" tIns="91440" rIns="91440" bIns="91440" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="r" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1000" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="505150"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Cambria"/>
               <a:cs typeface="Arial"/>
             </a:rPr>
-            <a:t>MCES SAC-D Form</a:t>
+            <a:t>SAC-D Form</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="r" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="505150"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Cambria"/>
               <a:cs typeface="Arial"/>
             </a:rPr>
-            <a:t>Last Updated: 12/30/24</a:t>
+            <a:t>Last Updated: 02/17/26</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>220284</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>19049</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>1</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="Text Box 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2E55AF8-D886-42AA-8C6C-3C546EA12FC7}"/>
@@ -1846,507 +1846,507 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A5:P40"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E7" sqref="E7"/>
+      <selection activeCell="B19" sqref="B19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="0.5703125" customWidth="1"/>
     <col min="2" max="2" width="10.5703125" customWidth="1"/>
     <col min="3" max="3" width="13.7109375" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" customWidth="1"/>
     <col min="5" max="5" width="22.5703125" customWidth="1"/>
     <col min="6" max="6" width="20.28515625" customWidth="1"/>
     <col min="7" max="7" width="5.140625" customWidth="1"/>
     <col min="8" max="8" width="6.28515625" customWidth="1"/>
     <col min="9" max="9" width="15.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:16" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B5" s="63" t="s">
+      <c r="B5" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="26"/>
-[...12 lines deleted...]
-      <c r="P5" s="11"/>
+      <c r="C5" s="23"/>
+      <c r="D5" s="23"/>
+      <c r="E5" s="23"/>
+      <c r="F5" s="23"/>
+      <c r="G5" s="23"/>
+      <c r="H5" s="23"/>
+      <c r="I5" s="23"/>
+      <c r="J5" s="9"/>
+      <c r="K5" s="9"/>
+      <c r="L5" s="9"/>
+      <c r="M5" s="9"/>
+      <c r="N5" s="9"/>
+      <c r="O5" s="9"/>
+      <c r="P5" s="9"/>
     </row>
     <row r="6" spans="2:16" ht="18" x14ac:dyDescent="0.2">
-      <c r="B6" s="25" t="s">
+      <c r="B6" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="C6" s="25"/>
-[...12 lines deleted...]
-      <c r="P6" s="13"/>
+      <c r="C6" s="22"/>
+      <c r="D6" s="22"/>
+      <c r="E6" s="22"/>
+      <c r="F6" s="22"/>
+      <c r="G6" s="22"/>
+      <c r="H6" s="22"/>
+      <c r="I6" s="22"/>
+      <c r="J6" s="11"/>
+      <c r="K6" s="11"/>
+      <c r="L6" s="11"/>
+      <c r="M6" s="11"/>
+      <c r="N6" s="11"/>
+      <c r="O6" s="11"/>
+      <c r="P6" s="11"/>
     </row>
     <row r="7" spans="2:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="D7" s="24" t="s">
-        <v>9</v>
+      <c r="D7" s="21" t="s">
+        <v>8</v>
       </c>
-      <c r="E7" s="27"/>
-      <c r="F7" s="28"/>
+      <c r="E7" s="24"/>
+      <c r="F7" s="25"/>
     </row>
     <row r="8" spans="2:16" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C8" s="17"/>
-[...1 lines deleted...]
-        <v>13</v>
+      <c r="C8" s="14"/>
+      <c r="D8" s="21" t="s">
+        <v>11</v>
       </c>
-      <c r="E8" s="29"/>
-[...1 lines deleted...]
-      <c r="H8" s="24" t="s">
+      <c r="E8" s="26"/>
+      <c r="F8" s="27"/>
+      <c r="H8" s="21" t="s">
         <v>1</v>
       </c>
       <c r="I8" s="1"/>
-      <c r="L8" s="18"/>
-[...2 lines deleted...]
-      <c r="O8" s="18"/>
+      <c r="L8" s="15"/>
+      <c r="M8" s="15"/>
+      <c r="N8" s="10"/>
+      <c r="O8" s="15"/>
     </row>
     <row r="9" spans="2:16" ht="3" customHeight="1" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="10" spans="2:16" ht="18" x14ac:dyDescent="0.25">
-      <c r="B10" s="23" t="s">
+      <c r="B10" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" s="19"/>
+      <c r="D10" s="16"/>
+      <c r="E10" s="16"/>
+      <c r="F10" s="16"/>
+      <c r="G10" s="16"/>
+      <c r="H10" s="16"/>
+      <c r="I10" s="17"/>
+    </row>
+    <row r="11" spans="2:16" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="42" t="s">
+        <v>17</v>
+      </c>
+      <c r="D11" s="43"/>
+      <c r="E11" s="43"/>
+      <c r="F11" s="43"/>
+      <c r="G11" s="43"/>
+      <c r="H11" s="43"/>
+      <c r="I11" s="44"/>
+    </row>
+    <row r="12" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="62" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="63"/>
+      <c r="D12" s="64"/>
+      <c r="E12" s="64"/>
+      <c r="F12" s="64"/>
+      <c r="G12" s="64"/>
+      <c r="H12" s="64"/>
+      <c r="I12" s="65"/>
+    </row>
+    <row r="13" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="66" t="s">
+        <v>16</v>
+      </c>
+      <c r="C13" s="63"/>
+      <c r="D13" s="64"/>
+      <c r="E13" s="64"/>
+      <c r="F13" s="64"/>
+      <c r="G13" s="64"/>
+      <c r="H13" s="64"/>
+      <c r="I13" s="65"/>
+    </row>
+    <row r="14" spans="2:16" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="61" t="s">
         <v>18</v>
       </c>
-      <c r="C10" s="22"/>
-[...9 lines deleted...]
-        <v>15</v>
+      <c r="D14" s="47"/>
+      <c r="E14" s="47"/>
+      <c r="F14" s="47"/>
+      <c r="G14" s="47"/>
+      <c r="H14" s="47"/>
+      <c r="I14" s="48"/>
+    </row>
+    <row r="15" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="36" t="s">
+        <v>13</v>
       </c>
-      <c r="D11" s="46"/>
-[...8 lines deleted...]
-        <v>20</v>
+      <c r="D15" s="45"/>
+      <c r="E15" s="45"/>
+      <c r="F15" s="45"/>
+      <c r="G15" s="45"/>
+      <c r="H15" s="45"/>
+      <c r="I15" s="46"/>
+    </row>
+    <row r="16" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="37" t="s">
+        <v>12</v>
       </c>
-      <c r="C12" s="66"/>
-[...8 lines deleted...]
-      <c r="B13" s="69" t="s">
+      <c r="D16" s="45"/>
+      <c r="E16" s="45"/>
+      <c r="F16" s="45"/>
+      <c r="G16" s="45"/>
+      <c r="H16" s="45"/>
+      <c r="I16" s="46"/>
+    </row>
+    <row r="17" spans="2:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="C17" s="39"/>
+      <c r="D17" s="49"/>
+      <c r="E17" s="49"/>
+      <c r="F17" s="49"/>
+      <c r="G17" s="49"/>
+      <c r="H17" s="49"/>
+      <c r="I17" s="50"/>
+    </row>
+    <row r="18" spans="2:9" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="C18" s="32" t="s">
+        <v>3</v>
+      </c>
+      <c r="D18" s="40" t="s">
+        <v>4</v>
+      </c>
+      <c r="E18" s="41"/>
+      <c r="F18" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="G18" s="32" t="s">
+        <v>6</v>
+      </c>
+      <c r="H18" s="33" t="s">
+        <v>10</v>
+      </c>
+      <c r="I18" s="34" t="s">
         <v>21</v>
       </c>
-      <c r="C13" s="66"/>
-[...8 lines deleted...]
-      <c r="B14" s="64" t="s">
+    </row>
+    <row r="19" spans="2:9" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="71"/>
+      <c r="C19" s="68"/>
+      <c r="D19" s="52"/>
+      <c r="E19" s="54"/>
+      <c r="F19" s="28"/>
+      <c r="G19" s="2"/>
+      <c r="H19" s="3"/>
+      <c r="I19" s="4"/>
+    </row>
+    <row r="20" spans="2:9" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="71"/>
+      <c r="C20" s="68"/>
+      <c r="D20" s="51"/>
+      <c r="E20" s="55"/>
+      <c r="F20" s="29"/>
+      <c r="G20" s="2"/>
+      <c r="H20" s="3"/>
+      <c r="I20" s="4"/>
+    </row>
+    <row r="21" spans="2:9" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="72"/>
+      <c r="C21" s="69"/>
+      <c r="D21" s="51"/>
+      <c r="E21" s="55"/>
+      <c r="F21" s="29"/>
+      <c r="G21" s="5"/>
+      <c r="H21" s="6"/>
+      <c r="I21" s="7"/>
+    </row>
+    <row r="22" spans="2:9" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="72"/>
+      <c r="C22" s="69"/>
+      <c r="D22" s="51"/>
+      <c r="E22" s="55"/>
+      <c r="F22" s="29"/>
+      <c r="G22" s="5"/>
+      <c r="H22" s="6"/>
+      <c r="I22" s="7"/>
+    </row>
+    <row r="23" spans="2:9" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="72"/>
+      <c r="C23" s="69"/>
+      <c r="D23" s="51"/>
+      <c r="E23" s="55"/>
+      <c r="F23" s="29"/>
+      <c r="G23" s="5"/>
+      <c r="H23" s="6"/>
+      <c r="I23" s="7"/>
+    </row>
+    <row r="24" spans="2:9" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="72"/>
+      <c r="C24" s="69"/>
+      <c r="D24" s="51"/>
+      <c r="E24" s="55"/>
+      <c r="F24" s="29"/>
+      <c r="G24" s="5"/>
+      <c r="H24" s="6"/>
+      <c r="I24" s="7"/>
+    </row>
+    <row r="25" spans="2:9" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="72"/>
+      <c r="C25" s="69"/>
+      <c r="D25" s="51"/>
+      <c r="E25" s="55"/>
+      <c r="F25" s="29"/>
+      <c r="G25" s="5"/>
+      <c r="H25" s="6"/>
+      <c r="I25" s="7"/>
+    </row>
+    <row r="26" spans="2:9" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="72"/>
+      <c r="C26" s="69"/>
+      <c r="D26" s="51"/>
+      <c r="E26" s="55"/>
+      <c r="F26" s="29"/>
+      <c r="G26" s="5"/>
+      <c r="H26" s="6"/>
+      <c r="I26" s="7"/>
+    </row>
+    <row r="27" spans="2:9" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="72"/>
+      <c r="C27" s="69"/>
+      <c r="D27" s="51"/>
+      <c r="E27" s="55"/>
+      <c r="F27" s="29"/>
+      <c r="G27" s="5"/>
+      <c r="H27" s="6"/>
+      <c r="I27" s="7"/>
+    </row>
+    <row r="28" spans="2:9" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B28" s="72"/>
+      <c r="C28" s="69"/>
+      <c r="D28" s="51"/>
+      <c r="E28" s="55"/>
+      <c r="F28" s="29"/>
+      <c r="G28" s="5"/>
+      <c r="H28" s="6"/>
+      <c r="I28" s="7"/>
+    </row>
+    <row r="29" spans="2:9" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B29" s="72"/>
+      <c r="C29" s="69"/>
+      <c r="D29" s="51"/>
+      <c r="E29" s="55"/>
+      <c r="F29" s="29"/>
+      <c r="G29" s="5"/>
+      <c r="H29" s="6"/>
+      <c r="I29" s="7"/>
+    </row>
+    <row r="30" spans="2:9" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B30" s="72"/>
+      <c r="C30" s="69"/>
+      <c r="D30" s="51"/>
+      <c r="E30" s="55"/>
+      <c r="F30" s="29"/>
+      <c r="G30" s="5"/>
+      <c r="H30" s="6"/>
+      <c r="I30" s="7"/>
+    </row>
+    <row r="31" spans="2:9" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B31" s="72"/>
+      <c r="C31" s="69"/>
+      <c r="D31" s="51"/>
+      <c r="E31" s="55"/>
+      <c r="F31" s="29"/>
+      <c r="G31" s="5"/>
+      <c r="H31" s="6"/>
+      <c r="I31" s="7"/>
+    </row>
+    <row r="32" spans="2:9" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B32" s="72"/>
+      <c r="C32" s="69"/>
+      <c r="D32" s="51"/>
+      <c r="E32" s="55"/>
+      <c r="F32" s="29"/>
+      <c r="G32" s="5"/>
+      <c r="H32" s="6"/>
+      <c r="I32" s="7"/>
+    </row>
+    <row r="33" spans="1:9" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B33" s="72"/>
+      <c r="C33" s="69"/>
+      <c r="D33" s="51"/>
+      <c r="E33" s="55"/>
+      <c r="F33" s="29"/>
+      <c r="G33" s="5"/>
+      <c r="H33" s="6"/>
+      <c r="I33" s="7"/>
+    </row>
+    <row r="34" spans="1:9" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B34" s="72"/>
+      <c r="C34" s="69"/>
+      <c r="D34" s="51"/>
+      <c r="E34" s="55"/>
+      <c r="F34" s="29"/>
+      <c r="G34" s="5"/>
+      <c r="H34" s="6"/>
+      <c r="I34" s="7"/>
+    </row>
+    <row r="35" spans="1:9" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B35" s="72"/>
+      <c r="C35" s="69"/>
+      <c r="D35" s="51"/>
+      <c r="E35" s="55"/>
+      <c r="F35" s="29"/>
+      <c r="G35" s="5"/>
+      <c r="H35" s="6"/>
+      <c r="I35" s="7"/>
+    </row>
+    <row r="36" spans="1:9" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B36" s="72"/>
+      <c r="C36" s="69"/>
+      <c r="D36" s="51"/>
+      <c r="E36" s="55"/>
+      <c r="F36" s="29"/>
+      <c r="G36" s="5"/>
+      <c r="H36" s="6"/>
+      <c r="I36" s="7"/>
+    </row>
+    <row r="37" spans="1:9" ht="23.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B37" s="73"/>
+      <c r="C37" s="70"/>
+      <c r="D37" s="53"/>
+      <c r="E37" s="56"/>
+      <c r="F37" s="30"/>
+      <c r="G37" s="12"/>
+      <c r="H37" s="13"/>
+      <c r="I37" s="8"/>
+    </row>
+    <row r="38" spans="1:9" s="18" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B38" s="67" t="s">
+        <v>7</v>
+      </c>
+      <c r="C38" s="35"/>
+      <c r="D38" s="35"/>
+      <c r="E38" s="67"/>
+      <c r="F38" s="35"/>
+      <c r="G38" s="35"/>
+      <c r="H38" s="35"/>
+      <c r="I38" s="35"/>
+    </row>
+    <row r="39" spans="1:9" s="18" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="57"/>
+      <c r="B39" s="58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" s="58"/>
+      <c r="D39" s="58"/>
+      <c r="E39" s="58"/>
+      <c r="F39" s="58"/>
+      <c r="G39" s="58"/>
+      <c r="H39" s="58"/>
+      <c r="I39" s="58"/>
+    </row>
+    <row r="40" spans="1:9" s="18" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A40" s="57"/>
+      <c r="B40" s="59" t="s">
         <v>19</v>
       </c>
-      <c r="D14" s="50"/>
-[...290 lines deleted...]
-      <c r="I40" s="62"/>
+      <c r="C40" s="59"/>
+      <c r="D40" s="59"/>
+      <c r="E40" s="59"/>
+      <c r="F40" s="59"/>
+      <c r="G40" s="59"/>
+      <c r="H40" s="59"/>
+      <c r="I40" s="59"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="8/zXb1oBvUhnQUGMpW3Yh/UbeGTvf2/tECXbaqHO4lEe44p+PCNRaeoYGecpCMxSzqAQ/O08kivlY2tWRp/djQ==" saltValue="+TKrET6q92W22i+e8IQIXA==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="NuGiRodkIdnD6a87R5JDFP/CmTuzchR5DVDrYS1Whih/oz5l6IlnCSyUS5vLVtFQ34MfZOeeJxsat/rCsOrJzA==" saltValue="mnt7TowOz28FJH1xcV2Cyw==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0" footer="0"/>
   <pageSetup scale="95" orientation="portrait" verticalDpi="1200" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>SAC-D 2025</vt:lpstr>
-      <vt:lpstr>'SAC-D 2025'!Print_Area</vt:lpstr>
+      <vt:lpstr>SAC-D 2026</vt:lpstr>
+      <vt:lpstr>'SAC-D 2026'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Metropolitan Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MCES SAC-D Form</dc:title>
   <dc:subject>Demolition Detail Report</dc:subject>
   <dc:creator>SAC Program</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>Report</cp:category>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">